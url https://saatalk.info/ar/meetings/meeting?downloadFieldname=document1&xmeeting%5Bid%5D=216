--- v0 (2026-09-02)
+++ v1 (2026-10-25)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
@@ -87,295 +88,309 @@
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revised 6.6.2025</w:t>
+        <w:t xml:space="preserve">Revised 10/12/2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Good evening!! Before starting the meeting</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-62106122"/>
           <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="0" w:date="2025-05-23T10:55:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> a note about </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Security</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1203822277"/>
           <w:tag w:val="goog_rdk_1"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="1" w:date="2025-05-23T10:56:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and we will review the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ZOOM ROOM Etiquette- </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">First, regarding Security</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1650879012"/>
           <w:tag w:val="goog_rdk_2"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="2" w:date="2025-05-23T10:56:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">if we have an intruder enter our meeting</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1615343354"/>
           <w:tag w:val="goog_rdk_3"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="3" w:date="2025-05-23T10:56:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Security Host will Suspend All Activities to remove the intruder and then will restart the meeting when it is safe. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Next, our </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoom Room Etiquette-</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -394,50 +409,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Please mute your microphone</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> when a woman is sharing. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
@@ -464,50 +480,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Please use earphones</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> if there is someone else in your vicinity. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
@@ -534,50 +551,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Think about your actions on camera.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Movements are distracting and can be disruptive or triggering. Please turn off video feed if you need to move around or lie down.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
@@ -604,50 +622,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Dress for a MEETING</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Think “business casual.” To help create a sacred space that protects the sobriety of all recovering women, please wear something that covers your shoulders and chest. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
@@ -674,50 +693,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Think about the background behind you</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please protect the anonymity and confidentiality of the group members by covering your screen or leave the meeting if someone enters your space or you leave the room. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
@@ -738,121 +758,126 @@
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6. All profile pictures have been disabled by the Security Host for the safety of the meeting. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Video should be on when you enter from the Waiting Room for a security check by the Security Host. The Security Host may remind you to briefly turn on your video. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -897,155 +922,162 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that-</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">“Gallery View” will display everyone in same-size images. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">“Speaker View” highlights the speaker in a large center screen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1057,57 +1089,59 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1172,101 +1206,104 @@
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">My name is ___. I'm a sex addict and your Trusted Servant for this meeting. __________ from _____ is the Security Host for this meeting. To keep anonymity, please change your name to reflect first name, last initial and state you reside in. The Security Host may help with this. To ensure a quiet meeting</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-677835468"/>
           <w:tag w:val="goog_rdk_4"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="4" w:date="2025-05-23T10:57:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> please mute if you are not speaking. The Security Host may mute you if there is a concern with noise. You may unmute yourself at any time to speak. After entering the waiting room on video for security reasons</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="880448608"/>
           <w:tag w:val="goog_rdk_5"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="5" w:date="2025-05-23T10:57:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> you can then choose whether or not you want to be on video. Please help me open this meeting with a moment of silent meditation for the addicts in and out of these rooms who still suffer, followed by the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Serenity Prayer</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
@@ -1344,156 +1381,164 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">God, grant us the serenity</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">to accept the things we cannot change, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the courage to change the things we can, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">and the wisdom to know the difference.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1510,65 +1555,68 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">REGULAR MEETING FORMAT</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1428547681"/>
           <w:tag w:val="goog_rdk_6"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="6" w:date="2025-05-23T10:57:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(See below for 1st Step Format)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
@@ -1708,340 +1756,372 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What is SAA?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sex addicts anonymous is a fellowship of men and women who share their experience, strength, and hope with each other so that they may overcome their sexual addiction and help others recover from sexual addiction.  The 3</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">rd</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tradition of SAA states:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">“Membership is open to all who have a desire to stop addictive sexual behavior. There is no other requirement.”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SAA is open to all people regardless of age, race, religion, and gender or sexual preference.  Our common goals are to become sexually sober and to help other sex addicts achieve freedom from addictive sexual behavior.  SAA is supported through voluntary contributions from members.  We are not affiliated with any other 12 step program, nor are we part of any other organization.  We do not support, endorse, or oppose outside causes or issues.  Sex Addicts Anonymous is a spiritual program based on the principles and traditions of Alcoholics Anonymous.  We are grateful to AA for this gift which makes our recovery possible.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sex Addicts Anonymous recognizes that people’s needs are different and thus individual recoveries are different.  SAA empowers individuals to choose a program that will lead to a self affirming expression of sexuality.  The core of our program is the 12 steps…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -2156,643 +2236,691 @@
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rarely have we seen a person fail who has thoroughly followed our path. Those who do not recover are people who cannot or will not completely give themselves to this simple program, usually men and women who are constitutionally incapable of being honest with themselves. There are such unfortunates. They are not at fault; they seem to have been born that way. They are naturally incapable of grasping and developing a manner of living which demands rigorous honesty. Their chances are less than average. There are those, too, who suffer from grave emotional and mental disorders, but many of them do recover if they have the capacity to be honest.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Our stories disclose in a general way what we used to be like, what happened, and what we are like now. If you have decided you want what we have and are willing to go to any length to get it-then you are ready to take certain steps.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">At some of these we balked. We thought we could find an easier, softer way. But we could not. With all the earnestness at our command, we beg of you to be fearless and thorough from the very start. Some of us have tried to hold on to our old ideas and the result was nil until we let go absolutely.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Remember that we deal with alcohol…cunning, baffling, powerful! Without help it is too much for us. But there is One who has all power, that One is God. May you find Him now!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Half measures availed us nothing. We stood at the turning point. We asked His protection and care with complete abandon.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Here are </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:color w:val="000000"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">the steps</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> we took, which are suggested as a program of recovery:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">We admitted we were powerless over alcohol — that our lives had become unmanageable.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Came to believe that a Power greater than ourselves could restore us to sanity.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Made a decision to turn our will and our lives over to the care of God as we understood Him.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Made a searching and fearless moral inventory of ourselves.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Admitted to God, to ourselves, and to another human being the exact nature of our wrongs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Were entirely ready to have God remove all these defects of character.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Humbly asked Him to remove our shortcomings.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Made a list of all persons we had harmed, and became willing to make amends to them all.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Made direct amends to such people wherever possible, except when to do so would injure them or others.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Continued to take personal inventory and when we were wrong promptly admitted it.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sought through prayer and meditation to improve our conscious contact with God as we understood Him, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:color w:val="000000"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">praying</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> only for knowledge of His will for us and the power to carry that out.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Having had a spiritual awakening as the result of these steps, we tried to carry this message to alcoholics, and to practice these principles in all our affairs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Many of us exclaimed, “What an order! I can’t go through with it.” Do not be discouraged. No one among us has been able to maintain anything like perfect adherence to these principles. We are not saints. The point is, that we are willing to grow along spiritual lines. The principles we have set down are guides to progress. We claim spiritual progress rather than spiritual perfection.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Our description of the alcoholic, the chapter to the agnostic, and our personal adventures before and after make clear three pertinent ideas:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) That we were alcoholic and could not manage our own lives.</w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">(b) That probably no human power could have relieved our alcoholism.</w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">(c) That God could and would if He were sought.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone please read The Twelve Traditions</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-405438338"/>
           <w:tag w:val="goog_rdk_7"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="7" w:date="2025-05-23T10:58:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> which can be found</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1395000030"/>
           <w:tag w:val="goog_rdk_8"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:del w:author="Annick B" w:id="8" w:date="2025-05-23T11:05:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:delText xml:space="preserve"> </w:delText>
             </w:r>
           </w:del>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> on page 77 of the SAA Green Book?</w:t>
       </w:r>
@@ -2816,396 +2944,421 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">THE TWELVE TRADITIONS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:before="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Our common welfare should come first; personal recovery depends upon SAA unity.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">For our group purpose there is but one ultimate authority — a loving God as may be expressed in our group conscience. Our leaders are but trusted servants; they do not govern.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The only requirement for SAA membership is a desire to stop addictive sexual behavior.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Each group should be autonomous except in matters affecting other groups or SAA as a whole.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Each group has but one primary purpose — to carry its message to the sex addict who still suffers.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">An SAA group ought never endorse, finance, or lend the SAA name to any related facility or outside enterprise, lest problems of money, property, and prestige divert us from our primary purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Every SAA group ought to be fully self-supporting, declining outside contributions.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sex Addicts Anonymous should remain forever nonprofessional, but our service centers may employ special workers.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SAA, as such, ought never be organized, but we may create service boards or committees directly responsible to those they serve.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sex Addicts Anonymous has no opinion on outside issues; hence the SAA name ought never be drawn into public controversy.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Our public relations policy is based on attraction rather than promotion; we need always maintain personal anonymity at the level of press, radio, TV, and films.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="280" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymity is the spiritual foundation of all our traditions, ever reminding us to place principles before personalities.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
@@ -3675,57 +3828,59 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(If anyone is celebrating a milestone, ask them to tell us how they did it.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -3854,57 +4009,59 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(If there are newcomers, invite them to stay on the line for fellowship after the meeting where they can ask questions and get phone numbers.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -4160,408 +4317,540 @@
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thanks ___. Now the reading is open for discussion. You may share your own experience, strength, and hope about how this reading applies to your recovery from sex addiction. Please state your first name before you share and say "I pass" after so that we may thank you. Who would like to begin?</w:t>
+        <w:t xml:space="preserve">Thanks ___. Now the reading is open for discussion. You may share your own experience, strength, and hope about how this reading applies to your recovery from sex addiction. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Just a gentle reminder that SAA. has no opinion on outside issues. We share in the solution. Recovery is possible through working the steps of SAA and then having a spiritual awakening. Any comments on other fellowships, social concerns, religion, politics, philosophical issues, therapy, rehab centers, people, places etc is not appropriate here. We keep our shares to our experience, strength and hope in working the steps and finding a new way of life within the SAA fellowship.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please state your first name before you share and say "I pass" after so that we may thank you. Who would like to begin?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:i w:val="1"/>
-          <w:sz w:val="32"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+          <w:iCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
-          <w:sz w:val="32"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+          <w:iCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note to trusted servant:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If a person’s share veers off into the problem, please read: “I’m sorry to interrupt, but your share could possibly be triggering to some members. As previously stated, we have found it best to keep the meeting safe for everyone by staying focused on the solution. This interruption is not meant to shame or offend you. If you have anything to add regarding the solution, please do so. Either way, please stick around for fellowship where these things can be discussed.”)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(About 5 minutes before the hour</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1565395784"/>
           <w:tag w:val="goog_rdk_9"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="9" w:date="2025-05-23T10:59:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> begin closing-)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Closing: Now it’s time for our 7th Tradition which states that “every SAA group ought to be fully self-supporting, declining outside contributions.” Information has been placed in the chat regarding how to donate. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SECURITY HOST place this message in Chat-</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> We encourage you to make a donation directly to the ISO office in Houston at </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
             <w:color w:val="ff0000"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">www.saa-recovery.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the CONTRIBUTE tab. Also, in the US you may text SAA to 91999 to donate. You will receive a link to donate securely. The ISO also offers a Lifeline Partners program in which you may commit a set amount each month. For more information go to the ISO website at saa-recovery.org or call the ISO at 800-477-8191.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the group conscience of this meeting that you help us all feel safe. We are a closed women’s only Zoom meeting of SAA. In order to access this meeting</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-964213226"/>
           <w:tag w:val="goog_rdk_10"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="10" w:date="2025-05-23T10:59:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> new members are required to speak to one of our meeting contacts. Our information can be found at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -4571,3553 +4860,3611 @@
             <w:szCs w:val="32"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">saa-recovery.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please do not give out this link to anyone. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This meeting also allows first step presentations all weeks of the month except on the week our business meeting is held</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-890089795"/>
           <w:tag w:val="goog_rdk_11"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:ins w:author="Annick B" w:id="11" w:date="2025-05-23T10:59:00Z">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:ins>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(First week). If interested please have your sponsor contact the Trusted Servant to schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Our group conscience meeting is held after the first meeting of the month which is/is not tonight.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any SAA related announcements?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
-[...55 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone please read the last 3 paragraphs on page 164 in the Big Book, starting with "Our book…"?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
-[...31 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1b1b1b"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1b1b1b"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Our book is meant to be suggestive only.  We realize we know only a little.  God will constantly disclose more to you and to us.  Ask Him in your morning meditation what you can do each day for the man who is still sick.  The answers will come, if your own house is in order.  But obviously you cannot transmit something you haven't got.  See to it that your relationship with Him is right, and great events will come to pass for you and countless others.  This is the Great Fact for us.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1b1b1b"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1b1b1b"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1b1b1b"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1b1b1b"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Abandon yourself to God as you understand God.  Admit your faults to Him and to your fellows.  Clear away the wreckage of your past.  Give freely of what you find and join us.  We shall be with you in the Fellowship of the Spirit, and you will surely meet some of us as you trudge the Road of Happy Destiny.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1b1b1b"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1b1b1b"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1b1b1b"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="1b1b1b"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">May God bless you and keep you - until then.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
-[...56 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any prayer requests? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please join us in a moment of silence for these prayer requests and for the sex addicts who still suffer, followed by the Serenity Prayer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The God of your understanding…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
-[...52 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">God, grant us the serenity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
-[...24 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">to accept the things we cannot change, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
-[...24 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the courage to change the things we can, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
-[...24 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">and the wisdom to know the difference.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
-[...53 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">KEEP COMING BACK!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
-[...66 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Now is the time to share phone numbers. Please get a pen and paper. Sharing your phone number is completely voluntary. Please let us know your first name, where you are from, your phone number, time zone, and whether your phone is private and safe to leave SAA related messages. Please let us know if you are a sponsor. You may also leave your information in the CHAT feature. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(If it is </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NOT</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> the first Monday of the month:)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The meeting is now open for fellowship. This is a great time to ask questions. Are there any newcomers with questions?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(If it </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">IS</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> the first Monday of the month:)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It is now time for the group conscience meeting. Please stay on the line for fellowship after this meeting. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
-[...45 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Group Conscience Meeting Format</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It is now time for the Group Conscience meeting which will be followed by fellowship. If you are new, please stick around. We’d love to talk to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note to trusted servant: please review  </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
             <w:color w:val="000000"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Robert's Rules of Order</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to the Group Conscience meeting. We follow those loosely.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Welcome to the Women’s 12 and 12 Book Literature Meeting Group Conscience meeting. My name is __________ I am a sex addict and your trusted servant for this meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone please read The Twelve Traditions, p. 77 of the SAA Green Book?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">In keeping with our traditions, do we have any old business to discuss?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do we have any new business to discuss?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This meeting is in need of 3 service positions. One Trusted Servant- 60 days sobriety suggested.  Two Security Hosts, one main Security Host and one backup- 30 days of sobriety, having a sponsor and trained on our security functions. Training will be provided if you are interested in serving in this capacity. Are there any volunteers willing to do this service for the next month? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Is there any other new business?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note to Trusted Servant: Should a meeting format change occur, please make necessary changes to the format and email the new format to Nancy F. , who has the username and password needed to post the newly revised format to </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
             <w:color w:val="0000ff"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">www.saatalk.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please help me close this meeting with the Serenity Prayer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
-[...52 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">God, grant us the serenity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
-[...24 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">to accept the things we cannot change, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
-[...24 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the courage to change the things we can, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
-[...24 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">and the wisdom to know the difference.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">As we go into fellowship, just a gentle reminder that although fellowship is not a meeting, as such, it is still suggested that we follow the principles set forth in the traditions during this time. This is a great time to ask questions. Feel free to leave at any time. Are there any newcomers with questions? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
-[...55 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FIRST STEP PRESENTATION MEETING</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Welcome to the Monday Night Women's 18 years of age or older 12 and 12 Book Literature Meeting.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">My name is ___. I'm a sex addict and your Trusted Servant for this meeting. __________ from _____ is the Security Host for this meeting. To keep anonymity, please change your name to reflect first name, last initial and state you reside in. The Security Host may help with this. To ensure a quiet meeting please mute if you are not speaking. The Security Host may mute you if there is a concern with noise. You may unmute yourself at any time to speak. Please help me open this meeting with a moment of silent meditation for the addicts in and out of these rooms who still suffer, followed by the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Serenity Prayer</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The God of your understanding…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">God, grant Us the Serenity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">to accept the things We cannot change, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the Courage to change the things We can, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">and the Wisdom to know the difference.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="568" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="688" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone like to read THE TWELVE STEPS, page 21 from the SAA green book? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="568" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="688" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">May we hear THE TWELVE TRADITIONS, page 77 from the SAA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="568" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="688" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">green book?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Is there anyone at this meeting for the first time? If so, please tell us your first name and where you are from, so that we may welcome you. Welcome!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="124" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Now is the time that we celebrate milestones in sobriety. Does anyone have 30 days? 60 days? 90 days? 6 months? 9 months? One year? 18 months? Multiples of years? How about 24 hours?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="117" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Now let's go around for introductions. It is the custom of this group for members to share your first name only, where you're from, how you’re feeling, and your current length of sobriety from your Inner Circle behaviors.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2140"/>
           <w:tab w:val="left" w:leader="none" w:pos="5983"/>
           <w:tab w:val="left" w:leader="none" w:pos="7427"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="275" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">My name is </w:t>
         <w:tab/>
         <w:t xml:space="preserve">. I'm a sex addict from _____. I feel </w:t>
         <w:tab/>
         <w:t xml:space="preserve">. I have </w:t>
         <w:tab/>
         <w:t xml:space="preserve">years/months/days of sobriety from all of my Inner Circle behaviors.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This is first step presentation meeting of SAA. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1862"/>
           <w:tab w:val="left" w:leader="none" w:pos="2290"/>
           <w:tab w:val="left" w:leader="none" w:pos="2668"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="124" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tonight, ____________ from _____________is going to share her First Step with us. I will pass the meeting over to her sponsor, ________________ from __________ .</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
       <w:pPr>
         <w:spacing w:after="200" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(The sponsor reads “Introduction to First Step Presentation” from FIRST STEP TO RECOVERY. First Step begins. Do not stop a First Step in progress.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4880"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(After presenter stops speaking)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4880"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4880"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The floor is now open for feedback for _________. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
       <w:pPr>
         <w:spacing w:after="0" w:before="2" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
       <w:pPr>
         <w:spacing w:after="200" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback usually ends when the person’s sponsor shares. Check in with the person doing her First Step after the last person gives her feedback.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">First Steps are sometimes triggering to hear. We encourage you to stay in contact with your sponsor and support system this week.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
       <w:pPr>
         <w:spacing w:after="0" w:before="8" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(At 5 minutes before the hour begin closing-) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Closing: Now it’s time for our 7th Tradition which states that “every SAA group ought to be fully self-supporting, declining outside contributions.” Information has been placed in the chat regarding how to donate. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SECURITY HOST place this message in Chat-</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> We encourage you to make a donation directly to the ISO office in Houston at </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
             <w:color w:val="ff0000"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">www.saa-recovery.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the CONTRIBUTE tab. Also, in the US you may text SAA to 91999 to donate. You will receive a link to donate securely. The ISO also offers a Lifeline Partners program in which you may commit a set amount each month. For more information go to the ISO website at saa-recovery.org or call the ISO at 800-477-8191.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
       <w:pPr>
         <w:spacing w:after="0" w:before="93" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="55" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding sponsorship: We, as a group, believe that completing step work with a sponsor is an integral part of gaining and maintaining sexual sobriety. If you do not have a sponsor, or have questions about what a sponsor is, please talk to someone after the meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="55" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding phone numbers: The phone can be an important tool during recovery. Everyone is encouraged to get phone numbers of individuals whose shares they relate to, to use as part of a support system. This is done after the meeting. Please be sensitive when using the phone and understand that sharing your phone number is completely voluntary.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="100" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any SAA-related Announcements?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="55" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone please read HOW WE LIVE, which can be found in the SAA Green Book, page 61, paragraphs 1 and 2?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="55" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">In closing, please help us move from shame to grace and join us in the us/we version of the Serenity Prayer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
       <w:pPr>
         <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="55" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="6210"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="46" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="232" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">God, Grant us the serenity, to accept the things we cannot change, the courage to change the things we can, and the wisdom to know the difference.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="55" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The phone line is now open to exchange phone numbers. Newcomers, please have a pen and paper ready. Will those willing to share their number please give your name, phone number, time zone, indicate whether your voicemail is private and safe to leave SAA-related messages, and let us know if you are a sponsor. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:t xml:space="preserve">The phone line is now open to exchange phone numbers. Newcomers, please have a pen and paper ready. Will those willing to share their number please give your name, phone number, time zone, indicate whether your voicemail is private and safe to leave SAA-related messages, and let us know if you are a sponsor. You may also leave your information in the CHAT feature</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+      <w:pPr>
+        <w:spacing w:after="0" w:before="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl w:val="0"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1947"/>
           <w:tab w:val="left" w:leader="none" w:pos="2753"/>
           <w:tab w:val="left" w:leader="none" w:pos="6467"/>
           <w:tab w:val="left" w:leader="none" w:pos="8149"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="425" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">My name is _______from ______and my phone number is______ . That's _______time zone and (private???).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="93" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">As we go into fellowship, just a gentle reminder that although fellowship is not a meeting, as such, it is still suggested that we follow the principles set forth in the Traditions during this time. Feel free to leave at any time. This is a great time for newcomers to ask questions. Remember, a newcomer is anyone new to the SAA program or who has less than 30 days of sobriety. Are there any newcomers with questions?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="93" w:firstLine="0"/>
-        <w:rPr/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="93" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="242424"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="0000ff"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">*******NOT TO BE READ AT MEETING BUT TO BE ADDED TO DESCRIPTION OF MEETING ON SAA TALK.INFO</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="331" w:lineRule="auto"/>
         <w:ind w:left="600" w:right="600" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="0000ff"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="0000ff"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">We are a biological women’s meeting with women who live permanently as a woman. The meeting contact will screen all potential women to the meeting by speaking to each woman on the phone and asking these questions? Are you a biological woman? Do you live permanently as a woman? Are you 18 years of age or older? Do you identify as a sex addict and want help for it? Ask them to explain. This is a closed meeting voted on by group conscience to be for biological women who live permanently as a woman, 18 years of age or older, who identify as a sex addict and want help. We can help you find other meetings if this meeting is not right for you. Thank you. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="93" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="0000ff"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="93" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="0000ff"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="93" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="0000ff"/>
-        </w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
       <w:pPr>
         <w:spacing w:after="0" w:before="1" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="93" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="0000ff"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
@@ -8336,350 +8683,226 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="345a8a"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="4f81bd"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="4f81bd"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="300" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="17365d"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...110 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
       <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
-  </w:style>
-[...26 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden w:val="1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:rsid w:val="00554C75"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00CB1494"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
@@ -8722,50 +8945,51 @@
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden w:val="1"/>
     <w:rsid w:val="00CB1494"/>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr/>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="4f81bd"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://robertsrules.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saatalk.info/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://toledoaameetings.com/twelve-steps-of-alcoholics-anonymous/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://toledoaameetings.com/recovery-prayers-used-aa/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -9060,43 +9284,43 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi7bPqWng4tv9t62u4D6ad8XktPiA==">CgMxLjAaGgoBMBIVChMIBCoPCgtBQUFCaDNXU3NzYxABGhoKATESFQoTCAQqDwoLQUFBQmgzV1NzdE0QARoaCgEyEhUKEwgEKg8KC0FBQUJoM1dTc3RVEAEaGgoBMxIVChMIBCoPCgtBQUFCaDNXU3N0RRABGhoKATQSFQoTCAQqDwoLQUFBQmgzV1NzczAQARoaCgE1EhUKEwgEKg8KC0FBQUJoM1dTc3M0EAEaGgoBNhIVChMIBCoPCgtBQUFCaDNXU3N0WRABGhoKATcSFQoTCAQqDwoLQUFBQmgzV1NzdEkQARoaCgE4EhUKEwgEKg8KC0FBQUJoM1dTc3RrEAIaGgoBORIVChMIBCoPCgtBQUFCaDNXU3NzWRABGhsKAjEwEhUKEwgEKg8KC0FBQUJoM1dTc3NnEAEaGwoCMTESFQoTCAQqDwoLQUFBQmgzV1NzdHMQASKvAwoLQUFBQmgzV1NzdE0S2AIKC0FBQUJoM1dTc3RNEgtBQUFCaDNXU3N0TRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMIC0pObvMjiAtKTm7zJKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0aCwoHCgEsEAEYABABckMKCEFubmljayBCGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMogBAZoBBggAEAAYALABALgBARiAtKTm7zIggLSk5u8yMABCNXN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8yIrEDCgtBQUFCaDNXU3N0SRLZAgoLQUFBQmgzV1NzdEkSC0FBQUJoM1dTc3RJGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghBbm5pY2sgQho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwN2r5u8yOMDdq+bvMko7CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaE8LX2uQBDRoLCgcKASwQARgAEAFyQwoIQW5uaWNrIEIaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNIgBAZoBBggAEAAYALABALgBARjA3avm7zIgwN2r5u8yMABCNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNCKsAwoLQUFBQmgzV1NzdGsS1AIKC0FBQUJoM1dTc3RrEgtBQUFCaDNXU3N0axoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCuxebvMjjgrsXm7zJKNgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGg7C19rkAQgSBgoCEBQQAXJDCghBbm5pY2sgQho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE1iAEBmgEGCAAQABgAsAEAuAEBGOCuxebvMiDgrsXm7zIwAEI2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE1IqoDCgtBQUFCaDNXU3N0VRLTAgoLQUFBQmgzV1NzdFUSC0FBQUJoM1dTc3RVGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghBbm5pY2sgQho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwgLSk5u8yOIC0pObvMko2CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaDsLX2uQBCBoGCgIQFBABckMKCEFubmljayBCGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfM4gBAZoBBggAEAAYALABALgBARiAtKTm7zIggLSk5u8yMABCNXN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8zIrEDCgtBQUFCaDNXU3NzNBLZAgoLQUFBQmgzV1NzczQSC0FBQUJoM1dTc3M0Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghBbm5pY2sgQho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4Iio5u8yOOCIqObvMko7CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaE8LX2uQBDRoLCgcKASwQARgAEAFyQwoIQW5uaWNrIEIaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xMogBAZoBBggAEAAYALABALgBARjgiKjm7zIg4Iio5u8yMABCNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xMiKxAwoLQUFBQmgzV1NzczAS2QIKC0FBQUJoM1dTc3MwEgtBQUFCaDNXU3NzMBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCIqObvMjjgiKjm7zJKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0aCwoHCgEsEAEYABABckMKCEFubmljayBCGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMTGIAQGaAQYIABAAGACwAQC4AQEY4Iio5u8yIOCIqObvMjAAQjZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMTEirAMKC0FBQUJoM1dTc3RzEtQCCgtBQUFCaDNXU3N0cxILQUFBQmgzV1NzdHMaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEFubmljayBCGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCgsq/m7zI4oLKv5u8ySjYKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoOwtfa5AEIGgYKAhAUEAFyQwoIQW5uaWNrIEIaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xOIgBAZoBBggAEAAYALABALgBARigsq/m7zIgoLKv5u8yMABCNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xOCKxAwoLQUFBQmgzV1Nzc1kS2QIKC0FBQUJoM1dTc3NZEgtBQUFCaDNXU3NzWRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKCyr+bvMjigsq/m7zJKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0aCwoHCgEsEAEYABABckMKCEFubmljayBCGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMTaIAQGaAQYIABAAGACwAQC4AQEYoLKv5u8yIKCyr+bvMjAAQjZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMTYirAMKC0FBQUJoM1dTc3RZEtQCCgtBQUFCaDNXU3N0WRILQUFBQmgzV1NzdFkaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEFubmljayBCGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgiKjm7zI44Iio5u8ySjYKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoOwtfa5AEIGgYKAhAUEAFyQwoIQW5uaWNrIEIaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xM4gBAZoBBggAEAAYALABALgBARjgiKjm7zIg4Iio5u8yMABCNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xMyKvAwoLQUFBQmgzV1NzdEUS2AIKC0FBQUJoM1dTc3RFEgtBQUFCaDNXU3N0RRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMIC0pObvMjiAtKTm7zJKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0aCwoHCgEsEAEYABABckMKCEFubmljayBCGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfNIgBAZoBBggAEAAYALABALgBARiAtKTm7zIggLSk5u8yMABCNXN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl80IrEDCgtBQUFCaDNXU3NzZxLZAgoLQUFBQmgzV1Nzc2cSC0FBQUJoM1dTc3NnGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghBbm5pY2sgQho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoLKv5u8yOKCyr+bvMko7CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaE8LX2uQBDRoLCgcKASwQARgAEAFyQwoIQW5uaWNrIEIaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xN4gBAZoBBggAEAAYALABALgBARigsq/m7zIgoLKv5u8yMABCNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNyKvAwoLQUFBQmgzV1Nzc2MS2AIKC0FBQUJoM1dTc3NjEgtBQUFCaDNXU3NzYxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKDfoObvMjig36Dm7zJKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0aCwoHCgEsEAEYABABckMKCEFubmljayBCGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMYgBAZoBBggAEAAYALABALgBARig36Dm7zIgoN+g5u8yMABCNXN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xOABqQQo1c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzISCEFubmljayBCakEKNXN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl85EghBbm5pY2sgQmpCCjZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMjESCEFubmljayBCakEKNXN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl82EghBbm5pY2sgQmpCCjZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMTQSCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8zNhIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE1EghBbm5pY2sgQmpBCjVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMxIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzEyEghBbm5pY2sgQmpBCjVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfOBIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzIyEghBbm5pY2sgQmpCCjZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMjUSCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xMRIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE4EghBbm5pY2sgQmpCCjZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMTYSCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xMxIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE5EghBbm5pY2sgQmpBCjVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfNBIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE3EghBbm5pY2sgQmpBCjVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfNRIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzEwEghBbm5pY2sgQmpBCjVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMRIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzI0EghBbm5pY2sgQnIhMU9FaGNyNzItd2YtUTZzSEtWY2dYZ3BtakVzZHl0Z3Uw</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjWOZscPaqch+Tyu3mPE5Wm4iA5NQ==">CgMxLjAaGgoBMBIVChMIBCoPCgtBQUFCaDNXU3NzYxABGhoKATESFQoTCAQqDwoLQUFBQmgzV1NzdE0QARoaCgEyEhUKEwgEKg8KC0FBQUJoM1dTc3RVEAEaGgoBMxIVChMIBCoPCgtBQUFCaDNXU3N0RRABGhoKATQSFQoTCAQqDwoLQUFBQmgzV1NzczAQARoaCgE1EhUKEwgEKg8KC0FBQUJoM1dTc3M0EAEaGgoBNhIVChMIBCoPCgtBQUFCaDNXU3N0WRABGhoKATcSFQoTCAQqDwoLQUFBQmgzV1NzdEkQARoaCgE4EhUKEwgEKg8KC0FBQUJoM1dTc3RrEAIaGgoBORIVChMIBCoPCgtBQUFCaDNXU3NzWRABGhsKAjEwEhUKEwgEKg8KC0FBQUJoM1dTc3NnEAEaGwoCMTESFQoTCAQqDwoLQUFBQmgzV1NzdHMQASKyAwoLQUFBQmgzV1NzdE0S2wIKC0FBQUJoM1dTc3RNEgtBQUFCaDNXU3N0TRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMIC0pObvMjiAtKTm7zJKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0aCwoHCgEsEAEYABABckMKCEFubmljayBCGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMogBAZoBBggAEAAYALABALgBAcgBABiAtKTm7zIggLSk5u8yMABCNXN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8yIrQDCgtBQUFCaDNXU3NzWRLcAgoLQUFBQmgzV1Nzc1kSC0FBQUJoM1dTc3NZGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghBbm5pY2sgQho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoLKv5u8yOKCyr+bvMko7CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaE8LX2uQBDRoLCgcKASwQARgAEAFyQwoIQW5uaWNrIEIaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNogBAZoBBggAEAAYALABALgBAcgBABigsq/m7zIgoLKv5u8yMABCNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNiKvAwoLQUFBQmgzV1NzdFkS1wIKC0FBQUJoM1dTc3RZEgtBQUFCaDNXU3N0WRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCIqObvMjjgiKjm7zJKNgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGg7C19rkAQgaBgoCEBQQAXJDCghBbm5pY2sgQho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzEziAEBmgEGCAAQABgAsAEAuAEByAEAGOCIqObvMiDgiKjm7zIwAEI2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzEzIrQDCgtBQUFCaDNXU3N0SRLcAgoLQUFBQmgzV1NzdEkSC0FBQUJoM1dTc3RJGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghBbm5pY2sgQho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwN2r5u8yOMDdq+bvMko7CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaE8LX2uQBDRoLCgcKASwQARgAEAFyQwoIQW5uaWNrIEIaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNIgBAZoBBggAEAAYALABALgBAcgBABjA3avm7zIgwN2r5u8yMABCNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNCKvAwoLQUFBQmgzV1NzdGsS1wIKC0FBQUJoM1dTc3RrEgtBQUFCaDNXU3N0axoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCuxebvMjjgrsXm7zJKNgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGg7C19rkAQgSBgoCEBQQAXJDCghBbm5pY2sgQho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE1iAEBmgEGCAAQABgAsAEAuAEByAEAGOCuxebvMiDgrsXm7zIwAEI2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE1Iq0DCgtBQUFCaDNXU3N0VRLWAgoLQUFBQmgzV1NzdFUSC0FBQUJoM1dTc3RVGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghBbm5pY2sgQho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwgLSk5u8yOIC0pObvMko2CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaDsLX2uQBCBoGCgIQFBABckMKCEFubmljayBCGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfM4gBAZoBBggAEAAYALABALgBAcgBABiAtKTm7zIggLSk5u8yMABCNXN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8zIrIDCgtBQUFCaDNXU3N0RRLbAgoLQUFBQmgzV1NzdEUSC0FBQUJoM1dTc3RFGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghBbm5pY2sgQho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwgLSk5u8yOIC0pObvMko7CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaE8LX2uQBDRoLCgcKASwQARgAEAFyQwoIQW5uaWNrIEIaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNXN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl80iAEBmgEGCAAQABgAsAEAuAEByAEAGIC0pObvMiCAtKTm7zIwAEI1c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzQitAMKC0FBQUJoM1dTc3M0EtwCCgtBQUFCaDNXU3NzNBILQUFBQmgzV1NzczQaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEFubmljayBCGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgiKjm7zI44Iio5u8ySjsKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoTwtfa5AENGgsKBwoBLBABGAAQAXJDCghBbm5pY2sgQho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzEyiAEBmgEGCAAQABgAsAEAuAEByAEAGOCIqObvMiDgiKjm7zIwAEI2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzEyIrQDCgtBQUFCaDNXU3NzZxLcAgoLQUFBQmgzV1Nzc2cSC0FBQUJoM1dTc3NnGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghBbm5pY2sgQho1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoLKv5u8yOKCyr+bvMko7CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaE8LX2uQBDRoLCgcKASwQARgAEAFyQwoIQW5uaWNrIEIaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xN4gBAZoBBggAEAAYALABALgBAcgBABigsq/m7zIgoLKv5u8yMABCNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNyK0AwoLQUFBQmgzV1NzczAS3AIKC0FBQUJoM1dTc3MwEgtBQUFCaDNXU3NzMBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCIqObvMjjgiKjm7zJKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0aCwoHCgEsEAEYABABckMKCEFubmljayBCGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMTGIAQGaAQYIABAAGACwAQC4AQHIAQAY4Iio5u8yIOCIqObvMjAAQjZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMTEisgMKC0FBQUJoM1dTc3NjEtsCCgtBQUFCaDNXU3NzYxILQUFBQmgzV1Nzc2MaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEFubmljayBCGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCg36Dm7zI4oN+g5u8ySjsKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoTwtfa5AENGgsKBwoBLBABGAAQAXJDCghBbm5pY2sgQho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE1c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzGIAQGaAQYIABAAGACwAQC4AQHIAQAYoN+g5u8yIKDfoObvMjAAQjVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMSKvAwoLQUFBQmgzV1NzdHMS1wIKC0FBQUJoM1dTc3RzEgtBQUFCaDNXU3N0cxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoIQW5uaWNrIEIaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKCyr+bvMjigsq/m7zJKNgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGg7C19rkAQgaBgoCEBQQAXJDCghBbm5pY2sgQho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE4iAEBmgEGCAAQABgAsAEAuAEByAEAGKCyr+bvMiCgsq/m7zIwAEI2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE4OABqQQo1c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzISCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNhIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzEzEghBbm5pY2sgQmpCCjZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMTQSCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNRIIQW5uaWNrIEJqQQo1c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzMSCEFubmljayBCakEKNXN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl80EghBbm5pY2sgQmpCCjZzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMTISCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydGMxZjliNTIxLTEwZjgtNDcyZS1hYjRjLWRmOTk3ZjU0NGFlNl8xNxIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzExEghBbm5pY2sgQmpBCjVzdWdnZXN0SWRJbXBvcnRjMWY5YjUyMS0xMGY4LTQ3MmUtYWI0Yy1kZjk5N2Y1NDRhZTZfMRIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0YzFmOWI1MjEtMTBmOC00NzJlLWFiNGMtZGY5OTdmNTQ0YWU2XzE4EghBbm5pY2sgQnIhMUw1dTFpb0wxY2xydnNQRTJpZTBGQ0NpVXp1b0RoZDZS</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>