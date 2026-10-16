--- v0 (2026-06-13)
+++ v1 (2026-10-16)
@@ -1,3205 +1,3039 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Wednesday Women’s New Choice Zoom Meeting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Revised 5/28/2025)</w:t>
+        <w:t xml:space="preserve">(Revised 9/7/2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Good evening!! Before starting the meeting, a note about </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Security,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and we will review the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ZOOM ROOM Etiquette- </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...14 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">First, regarding Security- </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">if we have an intruder enter our meeting, the Security Host will Suspend All Activities to remove the intruder and then will restart the meeting when it is safe. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Next, our </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoom Room Etiquette-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Please mute your microphone</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> when a woman is sharing. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Please use earphones</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> if there is someone else in your vicinity. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Think about your actions on camera.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Movements are distracting and can be disruptive or triggering. Please turn off video feed if you need to move around or lie down.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Dress for a MEETING</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Think “business casual.” To help create a sacred space that protects the sobriety of all recovering women, please wear something that covers your shoulders and chest. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Think about the background behind you</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please protect the anonymity and confidentiality of the group members by covering your screen or leaving the meeting if someone enters your space or you leave the room. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6. All profile pictures have been disabled by the Security Host for the safety of the meeting. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Video should be on Initially when you enter from the waiting room for a security check by the Security Host. The Security Host may remind you to briefly turn on your video.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">“Gallery View” will display everyone in same-size images. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">“Speaker View” highlights the speaker in a large center screen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="720"/>
           <w:tab w:val="left" w:leader="none" w:pos="1440"/>
           <w:tab w:val="left" w:leader="none" w:pos="2160"/>
           <w:tab w:val="left" w:leader="none" w:pos="2880"/>
           <w:tab w:val="left" w:leader="none" w:pos="3600"/>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="left" w:leader="none" w:pos="5040"/>
           <w:tab w:val="left" w:leader="none" w:pos="5760"/>
           <w:tab w:val="left" w:leader="none" w:pos="6480"/>
           <w:tab w:val="left" w:leader="none" w:pos="7200"/>
           <w:tab w:val="left" w:leader="none" w:pos="7920"/>
           <w:tab w:val="left" w:leader="none" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Good evening and welcome to the Wednesday evening Women’s New Choice Zoom Meeting of Sex Addicts Anonymous for biological women only, 18 years of age or older, who are living permanently as a woman. Our meeting is open to women sex addicts who are daily making a new choice to recover from their sex addiction using the 12 steps and 12 traditions of SAA. If you are not a woman, or if you are here for any other reason, please leave the meeting now. My name is _________. I'm a sex addict and your Trusted Servant for this meeting. __________ from _____ is the Security Host for this meeting. To keep anonymity, please change your name to reflect first name, last initial and state you reside in. The Security Host may help with this. To ensure a quiet meeting, please mute if you are not speaking. The Security Host may mute you if there is a concern with noise. You may unmute yourself at any time to speak. After entering the waiting room on video for security reasons, you can then choose whether or not you want to be on video. Please help me open this meeting with a moment of silent meditation for the addicts in and out of these rooms who still suffer, followed by the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Serenity Prayer</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(pause)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-[...12 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">God, grant me the serenity to accept the things I cannot change, the courage to change the things I can, and the wisdom to know the difference.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
-[...14 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Who would like to read THE INTRODUCTION, pgs. 1 &amp; 2 of the SAA green book?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone like to read OUR PROGRAM, pgs 20-22 from the SAA green book?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">May we hear THE TWELVE TRADITIONS, pg. 77 from the SAA green book?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Now is the time that we celebrate milestones in sobriety. Does anyone have a milestone they would like to celebrate? Does anyone have 30 days? 60 days? 90 days? 6 months? 9 months? 1 year? 18 months? Multiples of years? How about 24 hours?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Now let’s go around for introductions. It is the custom of this group for members to share their first name only, where you’re from, how you’re feeling, and length of sobriety from your inner circle behaviors. Please let us know if this is your first time attending this meeting so we may welcome you. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">My name is _______, I’m a sex addict from _______ . I feel _______. I have</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">______ years/months/days of sobriety from my inner circle behaviors.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">In this meeting we stay focused on the solution as presented in the 12 steps and 12 Traditions of SAA. We read from SAA literature. You are invited to share your insight and knowledge regarding the solution as it is presented in the reading. You may reference the AA Big Book, 12 and 12, Hope &amp; Recovery or Answers in the Heart when you share. We consider all else to be an outside issue. If you have things to discuss other than the solution, please share them with your sponsor, call one of the women who share their phone number after the meeting, or join us for fellowship where these issues can be brought up.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please be aware that if your share becomes graphic or potentially triggering, you will be</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">interrupted and reminded of our focus on the solution in this meeting. This is not meant to shame or offend anyone. We have simply found that this is best to keep the meeting safe for everyone. Should you be interrupted, please know that we are glad you are here and you are welcome and encouraged to stay through the meeting. There will be fellowship after the meeting where these things can be discussed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note to trusted servant: If a person’s share veers off into the problem, please read:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">“I’m sorry to interrupt, but your share could possibly be triggering to some members. As</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">previously stated, we have found it best to keep the meeting safe for everyone by staying focused on the solution. This interruption is not meant to shame or offend you. If you have anything to add regarding the solution, please do so. Either way, please stick around for fellowship where these things can be discussed.”)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a step meeting of SAA. We will be reading from the SAA Green Book. Tonight, we will be reading Step ______on page __. (On Step 4- see below). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note to Trusted Servant- regarding meeting with Step 4: read Step 4 over 2 weeks. First week read through to last paragraph on page 34 to top of page 35… Second week start at the first paragraph on page 35 to the end of step).   </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
-          <w:sz w:val="24"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Now the meeting is open for sharing your insight and knowledge regarding the step we just read, or you may share on the step you are working on. Please remember that we stay focused on the solution. This is not a check-in meeting. Who would like to begin?</w:t>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Now the meeting is open for sharing your insight and knowledge regarding the step we just read, or you may share on the step you are working on. Please remember that we stay focused on the solution. This is not a check-in meeting. Also, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">j</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="202124"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ust a gentle reminder that SAA has no opinion on outside issues. We share in the solution. Recovery is possible through working the steps of SAA and then having a spiritual awakening. Any comments on other fellowships, social concerns, religion, politics, philosophical issues, therapy, rehab centers, people, places etc is not appropriate here. We keep our shares to our experience, strength and hope in working the steps and finding a new way of life within the SAA fellowship. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Who would like to begin?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note to Trusted Servant: sharing ends and the closing is read at 5 minutes before the hour. If sharing seems to stop before this time, please select a topic from SAA literature and/or ask members to share about the step they are working on.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Closing: Now it’s time for our 7th Tradition which states that “every SAA group ought to be fully self-supporting, declining outside contributions.” Information has been placed in the chat regarding how to donate. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SECURITY HOST place this message in Chat-</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> We encourage you to make a donation directly to the ISO office in Houston at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:i w:val="1"/>
+            <w:iCs w:val="1"/>
             <w:color w:val="ff0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">www.saa-recovery.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the CONTRIBUTE tab. Also, in the US you may text SAA to 91999 to donate. You will receive a link to donate securely. The ISO also offers a Lifeline Partners program in which you may commit a set amount each month. For more information go to the ISO website at saa-recovery.org or call the ISO at 800-477-8191.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
-[...4 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the group conscience of this meeting that you help us all feel safe. We are a closed women’s only Zoom meeting of SAA. In order to access this meeting, new members are required to speak to one of our meeting contacts. Our information can be found at </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="0000ff"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">www.saa-recovery.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please do not give out this Zoom ID and passcode to anyone. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Our group conscience meeting is held after the last meeting of the month, which is/is not tonight.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any SAA related announcements?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone please read How We Live which can be found on page 61 of the SAA Green Book, paragraphs 1 and 2?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">In closing, please help us move from shame to grace and join us in the us/we version of the Serenity Prayer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(pause)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
-[...12 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">God, grant us the serenity to accept the things we cannot change, the courage to change the things we can, and the wisdom to know the difference.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">You may also leave your contact information in the CHAT feature.  </w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is now time to exchange phone numbers. Newcomers, please have a pen and paper ready. Will those willing to share their number please give your name, phone number, time zone, indicate whether your voicemail is private and safe to leave SAA related messages and let us know if you are a sponsor. You may also leave your contact information in the CHAT feature.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">My name is _______and my number is __________. (time zone, public/private, sponsor?)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">As we go into fellowship, just a gentle reminder that although fellowship is not a meeting, as such, it is still suggested that we follow the principles set forth in the steps and traditions during this time. This is a great time to ask questions. Feel free to leave at any time. Are there any newcomers with questions?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Group Conscious Meeting Format</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It is now time for the Group Conscience meeting which will be followed by fellowship. If you are new, please stick around. We’d love to talk to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note to trusted servant: please review Robert’s Rules of Order at http://robertssrules.org/ prior to the Group Conscience meeting. We follow those loosely.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
-[...4 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:b w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Group Conscience Meeting Agenda</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Welcome to the New Choice Group Conscience meeting. My name is ________. I am a sex addict and your trusted servant for this meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone please read The Twelve Traditions, pg 77 of the SAA Green Book?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">In keeping with our traditions, do we have any old business to discuss?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> on our security functions. Training will be provided if you are interested in serving in this capacity. Is there any other new business?</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do we have any new business to discuss? One Trusted Servant - 30 days sobriety suggested. And two Security Hosts, one main Security Host and one back-up, 30 days of sobriety, having a sponsor, and trained on our security functions. Training will be provided if you are interested in serving in this capacity. Is there any other new business?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please help me close this meeting with the Serenity Prayer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(pause)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
-[...12 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">God, grant me the serenity to accept the things I cannot change, the courage to change the things I can, and the wisdom to know the difference.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
-[...13 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">As we go into fellowship, just a gentle reminder that although fellowship is not a meeting, as such, it is still suggested that we follow the principles set forth in the steps and traditions during this time. This is a great time to ask questions. Feel free to leave at any time. Are there any newcomers with questions?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">NOT TO BE READ AT MEETING BUT NOTED</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="ff0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">We are a biological women’s meeting with women who live permanently as a woman. The meeting contact will screen all potential women to the meeting by speaking to each woman on the phone and asking these questions? Are you a biological woman? Do you live permanently as a woman? Are you 18 years of age or older? Do you identify as a sex addict and want help for it? Ask them to explain. This is a closed meeting voted on by group conscience to be for biological women who live permanently as a woman, 18 years of age or older, who identify as a sex addict and want help. We can help you find other meetings if this meeting is not right for you. Thank you. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
-    </w:rPr>
-[...258 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -3494,43 +3328,37 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjVUmP4sfYaptM+s4FEQunu6YbpEA==">CgMxLjA4AGpCCjZzdWdnZXN0SWRJbXBvcnQ3MzBkMGU0Ni00YzY3LTRiMTAtYWVhYS01NGYwYTI1ZDM0MTVfMTASCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydDczMGQwZTQ2LTRjNjctNGIxMC1hZWFhLTU0ZjBhMjVkMzQxNV8xNhIIQW5uaWNrIEJqQQo1c3VnZ2VzdElkSW1wb3J0NzMwZDBlNDYtNGM2Ny00YjEwLWFlYWEtNTRmMGEyNWQzNDE1XzESCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydDczMGQwZTQ2LTRjNjctNGIxMC1hZWFhLTU0ZjBhMjVkMzQxNV8xMxIIQW5uaWNrIEJqQQo1c3VnZ2VzdElkSW1wb3J0NzMwZDBlNDYtNGM2Ny00YjEwLWFlYWEtNTRmMGEyNWQzNDE1XzISCEFubmljayBCakEKNXN1Z2dlc3RJZEltcG9ydDczMGQwZTQ2LTRjNjctNGIxMC1hZWFhLTU0ZjBhMjVkMzQxNV80EghBbm5pY2sgQmpCCjZzdWdnZXN0SWRJbXBvcnQ3MzBkMGU0Ni00YzY3LTRiMTAtYWVhYS01NGYwYTI1ZDM0MTVfMTUSCEFubmljayBCakEKNXN1Z2dlc3RJZEltcG9ydDczMGQwZTQ2LTRjNjctNGIxMC1hZWFhLTU0ZjBhMjVkMzQxNV83EghBbm5pY2sgQmpCCjZzdWdnZXN0SWRJbXBvcnQ3MzBkMGU0Ni00YzY3LTRiMTAtYWVhYS01NGYwYTI1ZDM0MTVfMTkSCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydDczMGQwZTQ2LTRjNjctNGIxMC1hZWFhLTU0ZjBhMjVkMzQxNV8xOBIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0NzMwZDBlNDYtNGM2Ny00YjEwLWFlYWEtNTRmMGEyNWQzNDE1XzExEghBbm5pY2sgQmpCCjZzdWdnZXN0SWRJbXBvcnQ3MzBkMGU0Ni00YzY3LTRiMTAtYWVhYS01NGYwYTI1ZDM0MTVfMjUSCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydDczMGQwZTQ2LTRjNjctNGIxMC1hZWFhLTU0ZjBhMjVkMzQxNV8xMhIIQW5uaWNrIEJqQQo1c3VnZ2VzdElkSW1wb3J0NzMwZDBlNDYtNGM2Ny00YjEwLWFlYWEtNTRmMGEyNWQzNDE1XzMSCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydDczMGQwZTQ2LTRjNjctNGIxMC1hZWFhLTU0ZjBhMjVkMzQxNV8yMBIIQW5uaWNrIEJqQQo1c3VnZ2VzdElkSW1wb3J0NzMwZDBlNDYtNGM2Ny00YjEwLWFlYWEtNTRmMGEyNWQzNDE1XzgSCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydDczMGQwZTQ2LTRjNjctNGIxMC1hZWFhLTU0ZjBhMjVkMzQxNV8xNxIIQW5uaWNrIEJqQQo1c3VnZ2VzdElkSW1wb3J0NzMwZDBlNDYtNGM2Ny00YjEwLWFlYWEtNTRmMGEyNWQzNDE1XzkSCEFubmljayBCakIKNnN1Z2dlc3RJZEltcG9ydDczMGQwZTQ2LTRjNjctNGIxMC1hZWFhLTU0ZjBhMjVkMzQxNV8yMxIIQW5uaWNrIEJqQgo2c3VnZ2VzdElkSW1wb3J0NzMwZDBlNDYtNGM2Ny00YjEwLWFlYWEtNTRmMGEyNWQzNDE1XzIxEghBbm5pY2sgQmpBCjVzdWdnZXN0SWRJbXBvcnQ3MzBkMGU0Ni00YzY3LTRiMTAtYWVhYS01NGYwYTI1ZDM0MTVfNRIIQW5uaWNrIEJyITFTQWthOU4zNXdxa1NONnBuS1J6cGk3LTB1SUxGYk81Yg==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mivD1xAXXy9Y0l+OE3WaLSiTM6CjA==">CgMxLjA4AHIhMU13UHhYYTNQdDVrcHNZZnV0ZUVLek9kMmFjTi1GT0tV</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...4 lines deleted...]
-</file>