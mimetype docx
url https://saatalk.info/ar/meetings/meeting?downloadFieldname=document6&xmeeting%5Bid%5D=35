--- v0 (2026-08-24)
+++ v1 (2026-10-28)
@@ -1,65 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="114DC172" w14:textId="6A4E8A8C" w:rsidR="0069607B" w:rsidRDefault="00897F2D">
+    <w:p w14:paraId="114DC172" w14:textId="653E66D2" w:rsidR="0069607B" w:rsidRDefault="0075359E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>June</w:t>
+        <w:t>Octob</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2A09">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
       </w:r>
       <w:r w:rsidR="00A3578A">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moderator Schedule for Thursday 11AM CST Mixed Open Step Study </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A3578A">
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Telemeetings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6F02F014" w14:textId="77777777" w:rsidR="0069607B" w:rsidRDefault="0069607B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
@@ -70,51 +77,51 @@
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="7140" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3570"/>
         <w:gridCol w:w="3570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0069607B" w14:paraId="00232407" w14:textId="77777777" w:rsidTr="00383F5D">
+      <w:tr w:rsidR="0069607B" w14:paraId="00232407" w14:textId="77777777" w:rsidTr="002E63D3">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3158A205" w14:textId="1B3AB7F1" w:rsidR="0069607B" w:rsidRDefault="00A3578A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -171,428 +178,472 @@
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="0011268E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>derator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069607B" w14:paraId="3072510A" w14:textId="77777777" w:rsidTr="00383F5D">
+      <w:tr w:rsidR="0069607B" w14:paraId="3072510A" w14:textId="77777777" w:rsidTr="002E63D3">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F29C45B" w14:textId="2B79FB7F" w:rsidR="0069607B" w:rsidRDefault="0017374B">
+          <w:p w14:paraId="5F29C45B" w14:textId="57F72CBF" w:rsidR="0069607B" w:rsidRDefault="0075359E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t>July 2nd</w:t>
+              <w:t>Oc</w:t>
+            </w:r>
+            <w:r w:rsidR="004B1FFF">
+              <w:rPr>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="0017374B">
+              <w:rPr>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C776F4">
+              <w:rPr>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>1st</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="605ED084" w14:textId="6B8D515A" w:rsidR="0069607B" w:rsidRDefault="0017374B">
+          <w:p w14:paraId="605ED084" w14:textId="169268CF" w:rsidR="0069607B" w:rsidRDefault="00C776F4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t>Matthew - NC</w:t>
+              <w:t xml:space="preserve">Mark - </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>Mex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069607B" w14:paraId="6CEE711E" w14:textId="77777777" w:rsidTr="00383F5D">
+      <w:tr w:rsidR="00261CB9" w14:paraId="6CEE711E" w14:textId="77777777" w:rsidTr="002E63D3">
         <w:trPr>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C9BB47E" w14:textId="55693B14" w:rsidR="0069607B" w:rsidRDefault="00FF6FB9">
+          <w:p w14:paraId="2C9BB47E" w14:textId="522946AC" w:rsidR="00261CB9" w:rsidRDefault="00182A5D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t>July 9th</w:t>
+              <w:t xml:space="preserve">Oct </w:t>
+            </w:r>
+            <w:r w:rsidR="003F0140">
+              <w:rPr>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>8th</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C6800AA" w14:textId="70B2CF8C" w:rsidR="0069607B" w:rsidRDefault="00FF6FB9">
+          <w:p w14:paraId="6C6800AA" w14:textId="1CB72FFD" w:rsidR="00261CB9" w:rsidRDefault="00261CB9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>Brian - WI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069607B" w14:paraId="3CFC1F3E" w14:textId="77777777" w:rsidTr="00383F5D">
+      <w:tr w:rsidR="00EE4F85" w14:paraId="3CFC1F3E" w14:textId="77777777" w:rsidTr="002E63D3">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12767361" w14:textId="3DCECB67" w:rsidR="0069607B" w:rsidRDefault="001C2029">
+          <w:p w14:paraId="12767361" w14:textId="36342607" w:rsidR="003F0140" w:rsidRDefault="003F0140">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t>July 16th</w:t>
+              <w:t>Oc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t </w:t>
+            </w:r>
+            <w:r w:rsidR="002E63D3">
+              <w:rPr>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>15th</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6534FDDE" w14:textId="5837F9F4" w:rsidR="0069607B" w:rsidRDefault="00FF6FB9">
+          <w:p w14:paraId="6534FDDE" w14:textId="3A4DBB93" w:rsidR="00EE4F85" w:rsidRDefault="00EE4F85">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t>Joe - SD</w:t>
+              <w:t>Keith - IL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069607B" w14:paraId="0A795952" w14:textId="77777777" w:rsidTr="00383F5D">
+      <w:tr w:rsidR="0069607B" w14:paraId="0A795952" w14:textId="77777777" w:rsidTr="002E63D3">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F474F16" w14:textId="1B6D27D9" w:rsidR="0069607B" w:rsidRDefault="001C2029">
+          <w:p w14:paraId="2F474F16" w14:textId="351093B8" w:rsidR="002E63D3" w:rsidRDefault="002E63D3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t>July</w:t>
+              <w:t>Oc</w:t>
             </w:r>
-            <w:r w:rsidR="007E6274">
-[...11 lines deleted...]
-              <w:t>23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>t 22nd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DB1D65B" w14:textId="0236E933" w:rsidR="0069607B" w:rsidRDefault="00FF6FB9" w:rsidP="0023176E">
+          <w:p w14:paraId="5DB1D65B" w14:textId="66FBB5C0" w:rsidR="0069607B" w:rsidRDefault="0081756D" w:rsidP="0023176E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t>OPEN</w:t>
+              <w:t xml:space="preserve">Matthew - </w:t>
+            </w:r>
+            <w:r w:rsidR="004661A7">
+              <w:rPr>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>NC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069607B" w14:paraId="4F28447D" w14:textId="77777777" w:rsidTr="00383F5D">
+      <w:tr w:rsidR="0069607B" w14:paraId="4F28447D" w14:textId="77777777" w:rsidTr="002E63D3">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C6466B8" w14:textId="4865F681" w:rsidR="0069607B" w:rsidRDefault="00AC762C">
+          <w:p w14:paraId="6C6466B8" w14:textId="4D5AF515" w:rsidR="0069607B" w:rsidRDefault="0069607B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62C58911" w14:textId="6D4D96C8" w:rsidR="0069607B" w:rsidRDefault="009333AA" w:rsidP="00383F5D">
+          <w:p w14:paraId="62C58911" w14:textId="760188B7" w:rsidR="0069607B" w:rsidRDefault="00182A5D" w:rsidP="00383F5D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t>Russ - AL</w:t>
+              <w:t>Joe - SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56D85E27" w14:textId="77777777" w:rsidR="0069607B" w:rsidRDefault="0069607B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45A0E9D7" w14:textId="77777777" w:rsidR="0069607B" w:rsidRDefault="0069607B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937B79E" w14:textId="77777777" w:rsidR="0069607B" w:rsidRDefault="0069607B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -651,73 +702,73 @@
     <w:sectPr w:rsidR="0069607B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{EB59A6C2-94DB-421A-8228-10986D390043}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{DF3C4C0C-AA0F-48BD-B340-2BCB9E4513B8}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{CD0BE33F-650B-2B4A-B8EB-5FFA6AA98A5F}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{6EF23CA2-A484-334F-9B88-5496F55B7523}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{2A726079-80CA-084F-B2B3-D3BA9282FE6D}"/>
   </w:font>
   <w:font w:name="Play">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{9465B746-E954-FA41-8CF3-5E36A2ACCC39}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{34DB541A-4B77-BC42-9034-AF883A55FB01}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{7A841465-0772-4DAA-BAF5-E92F3DFD0F00}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{EFAA30E6-4AC5-714B-AD15-C4C46CA38266}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="034172F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -796,97 +847,115 @@
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="72439848">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="web"/>
-  <w:zoom w:percent="75"/>
+  <w:zoom w:percent="61"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069607B"/>
     <w:rsid w:val="0011268E"/>
     <w:rsid w:val="00166888"/>
     <w:rsid w:val="0017374B"/>
+    <w:rsid w:val="00182A5D"/>
     <w:rsid w:val="001C2029"/>
+    <w:rsid w:val="001F631E"/>
     <w:rsid w:val="0023176E"/>
+    <w:rsid w:val="00261CB9"/>
     <w:rsid w:val="0028045E"/>
+    <w:rsid w:val="00286554"/>
+    <w:rsid w:val="002E2A09"/>
+    <w:rsid w:val="002E63D3"/>
     <w:rsid w:val="00383F5D"/>
+    <w:rsid w:val="003F0140"/>
     <w:rsid w:val="00407EEC"/>
+    <w:rsid w:val="004661A7"/>
+    <w:rsid w:val="004B1FFF"/>
     <w:rsid w:val="00536187"/>
     <w:rsid w:val="005F4C17"/>
     <w:rsid w:val="0069607B"/>
+    <w:rsid w:val="0075359E"/>
     <w:rsid w:val="007E6274"/>
     <w:rsid w:val="0081664B"/>
+    <w:rsid w:val="0081756D"/>
+    <w:rsid w:val="00876618"/>
     <w:rsid w:val="00897F2D"/>
     <w:rsid w:val="008C4DE4"/>
+    <w:rsid w:val="00931F02"/>
     <w:rsid w:val="009333AA"/>
+    <w:rsid w:val="009C2692"/>
     <w:rsid w:val="00A05CFB"/>
+    <w:rsid w:val="00A21B85"/>
     <w:rsid w:val="00A3578A"/>
     <w:rsid w:val="00A858FA"/>
     <w:rsid w:val="00AC762C"/>
     <w:rsid w:val="00B07BF5"/>
     <w:rsid w:val="00B14FA2"/>
     <w:rsid w:val="00B44154"/>
     <w:rsid w:val="00BB77CC"/>
     <w:rsid w:val="00BF604F"/>
     <w:rsid w:val="00C4052B"/>
+    <w:rsid w:val="00C776F4"/>
     <w:rsid w:val="00D95E0F"/>
     <w:rsid w:val="00DC5F6C"/>
     <w:rsid w:val="00E90BC6"/>
+    <w:rsid w:val="00EE4F85"/>
     <w:rsid w:val="00F01C41"/>
     <w:rsid w:val="00F158D9"/>
+    <w:rsid w:val="00F50C01"/>
     <w:rsid w:val="00F64A66"/>
     <w:rsid w:val="00FB7DD3"/>
     <w:rsid w:val="00FF6FB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1472,50 +1541,52 @@
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00833848"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
@@ -2141,50 +2212,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjPoEUovlsBBObiqq0vWjCRoVOsuA==">CgMxLjAaHwoBMBIaChgICVIUChJ0YWJsZS5wZ3F5dWE2YWcyMXo4AHIhMXp2VV94WmZXY3VlSC1qejh2XzUteXM3NjI0RFk3ZW9V</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>53</Words>
-  <Characters>307</Characters>
+  <Words>54</Words>
+  <Characters>308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>359</CharactersWithSpaces>
+  <CharactersWithSpaces>361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ken Eikmeier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>