--- v0 (2026-06-23)
+++ v1 (2026-08-24)
@@ -3,161 +3,161 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2896F37A" w14:textId="0D652B48" w:rsidR="00CD5561" w:rsidRDefault="000A0B06">
+    <w:p w14:paraId="28561B67" w14:textId="14F40884" w:rsidR="004B3861" w:rsidRPr="00A231C0" w:rsidRDefault="004B3861">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2896F37A" w14:textId="7B813EE0" w:rsidR="00CD5561" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Thursday 9 am</w:t>
       </w:r>
       <w:r w:rsidR="00CD5561">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> PST</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mixed Step Study Moderator Script:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42076078" w14:textId="0D2C9CD5" w:rsidR="001D62A5" w:rsidRDefault="00CD5561">
-[...14 lines deleted...]
-        <w:t>**</w:t>
+    <w:p w14:paraId="300CAA92" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F867BF" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747CFFBD" w14:textId="77777777" w:rsidR="00732390" w:rsidRDefault="00732390">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Welcome:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B0F9E2" w14:textId="05504894" w:rsidR="001D62A5" w:rsidRDefault="00732390">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="000A0B06">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>1/23/26</w:t>
-[...53 lines deleted...]
-        <w:t>Welcome informally welcome people as they join the call. Before you start the meeting, you may ask for volunteers for the Readings but you do not have to.</w:t>
+        <w:t>nformally welcome people as they join the call. Before you start the meeting, you may ask for volunteers for the Readings but you do not have to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146F115F" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03FA1AD2" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="FF0000"/>
@@ -430,117 +430,143 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A7F8DCC" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A6FA360" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37DB72AA" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="37DB72AA" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRPr="00F672EA" w:rsidRDefault="000A0B06">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F672EA">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>OPENING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CAC6F6" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
+    <w:p w14:paraId="78CAC6F6" w14:textId="42D12E04" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone please read “OUR PROGRAM – WHAT IS SEX ADDICTS ANONYMOUS from the Thursday 9am Pacific Time, Mixed Step Study Meeting Readings found on the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>saatalk.info</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> website. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="00B050"/>
         </w:rPr>
-        <w:t>Or SAA Green Book, p2</w:t>
+        <w:t>Or SAA Green Book, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00444B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="00B050"/>
+        </w:rPr>
+        <w:t>p 1-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="00B050"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163FB817" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2586136A" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1807,87 +1833,870 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>saatalk.info</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>. If you have any questions, please ask during fellowship after the meeting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030D8838" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="392F7FBF" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
-[...35 lines deleted...]
-    <w:p w14:paraId="56E59FDE" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
+    <w:p w14:paraId="392F7FBF" w14:textId="7A2CCF16" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>{Note to Moderator: If there is a 1st Step presentation -- go to the 1st Step Introduction at the end of the script.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24ED0890" w14:textId="77777777" w:rsidR="00D81674" w:rsidRDefault="000A0B06">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otherwise continue with Step </w:t>
+      </w:r>
+      <w:r w:rsidR="0055391E">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reading, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E448D17" w14:textId="346E42E5" w:rsidR="001D62A5" w:rsidRPr="0055391E" w:rsidRDefault="00D81674">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD59EB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>elow is a suggested reading schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C435336" w14:textId="77777777" w:rsidR="009E506D" w:rsidRDefault="009E506D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644AA40D" w14:textId="7C6AD6C2" w:rsidR="009E506D" w:rsidRPr="00664920" w:rsidRDefault="009E506D" w:rsidP="00420757">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>WEEK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4858" w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>ead step of the month from Green Book.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E84686E" w14:textId="308A9186" w:rsidR="009E506D" w:rsidRPr="00664920" w:rsidRDefault="009E506D" w:rsidP="00420757">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>WEEK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4858" w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>ead step of the month from Hope and Recovery (“a 12 step guide to healing from compulsive sexual behavior)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A71867" w14:textId="65478BE9" w:rsidR="009E506D" w:rsidRPr="00664920" w:rsidRDefault="009E506D" w:rsidP="00420757">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="00997F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WEEK: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4858" w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>ead the step of the month from the 12 Steps and 12 Traditions of AA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D601C75" w14:textId="42809F82" w:rsidR="009E506D" w:rsidRPr="00664920" w:rsidRDefault="009E506D" w:rsidP="00420757">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>WEEK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4858" w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ead the step of the month from the AA </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70553">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ig </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70553">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>ook.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04715">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4723">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Note: for some months </w:t>
+      </w:r>
+      <w:r w:rsidR="000E475C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00997F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reading </w:t>
+      </w:r>
+      <w:r w:rsidR="000E475C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may be quite </w:t>
+      </w:r>
+      <w:r w:rsidR="00136E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>short</w:t>
+      </w:r>
+      <w:r w:rsidR="000E475C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Big </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71110">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Book, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>feel free to supplement with options listed in week 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0972">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Big </w:t>
+      </w:r>
+      <w:r w:rsidR="003726E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>Book is</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">always </w:t>
+      </w:r>
+      <w:r w:rsidR="003726E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>clear exactly what to read for</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each step</w:t>
+      </w:r>
+      <w:r w:rsidR="00457B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the </w:t>
+      </w:r>
+      <w:r w:rsidR="009644D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">very </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">end of the script are suggested reading guidelines </w:t>
+      </w:r>
+      <w:r w:rsidR="009644D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>for each</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009644D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>step</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Big Book)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030757CE" w14:textId="6576EFCD" w:rsidR="00DD59EB" w:rsidRPr="00664920" w:rsidRDefault="00DD59EB" w:rsidP="00420757">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>WEEK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Moderator’s choice, options could include </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4858" w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a reading from Voices of Recovery, Answers in the Heart or the Outer Circle Newsletter focused on the step of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00411297" w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>month.</w:t>
+      </w:r>
+      <w:r w:rsidR="0001512A" w:rsidRPr="00664920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidR="00386B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ***</w:t>
+      </w:r>
+      <w:r w:rsidR="00F36D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>end of this proposed change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10388B74" w14:textId="77777777" w:rsidR="009E506D" w:rsidRPr="00664920" w:rsidRDefault="009E506D">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E59FDE" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRPr="00664920" w:rsidRDefault="001D62A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4232F2DF" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="379C2C14" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -1940,56 +2749,64 @@
         </w:rPr>
         <w:t xml:space="preserve">Thank you to all who helped with the reading. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7ADE5B" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20B12406" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>LATECOMERS:</w:t>
+      <w:r w:rsidRPr="00D70553">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>LATECOMERS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BFC149" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>Now is the time for anyone who joined us after the reading to introduce themselves by 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
@@ -2021,60 +2838,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F14D23" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOTE TO MODERATOR: Meeting can go for 1 hour 30 minutes. When shares get sparse - be patient. Experience shows that 30 seconds of silence can bring out folks who don't jump right in.  More time than that may mean no one else will share.  It is suggested that you jump in after 30 seconds and say something like “we still have time to share, the topic being discussed today is________ “(presuming that there is a topic.) And, then allow silence again. Toward the tail end of the meeting it is good to ask for any </w:t>
-[...8 lines deleted...]
-        <w:t>"burning desires," before ending the meeting before 1 hour 25 minutes has passed.</w:t>
+        <w:t>NOTE TO MODERATOR: Meeting can go for 1 hour 30 minutes. When shares get sparse - be patient. Experience shows that 30 seconds of silence can bring out folks who don't jump right in.  More time than that may mean no one else will share.  It is suggested that you jump in after 30 seconds and say something like “we still have time to share, the topic being discussed today is________ “(presuming that there is a topic.) And, then allow silence again. Toward the tail end of the meeting it is good to ask for any "burning desires," before ending the meeting before 1 hour 25 minutes has passed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5928F501" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>Moderator also says:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134C1789" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
@@ -2398,56 +3206,64 @@
         </w:rPr>
         <w:t xml:space="preserve">At the end of your share please feel free to give your telephone number should you wish.  It is suggested that you repeat it twice slowly, and it is also suggested that attendees keep a paper and pen handy to jot it down. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FD651F" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="581D08D6" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">DISCUSSION/ </w:t>
+      <w:r w:rsidRPr="00D70553">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>DISCUSSION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>SHARING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE8EAE2" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
@@ -2606,77 +3422,81 @@
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>As a gentle reminder for all of us, anonymity is the spiritual foundation of all our traditions. What you heard was spoken in confidence and should be treated as confidential. Please keep the things you heard here in the confines of your mind. Carry no gossip and always remember to place principles before personalities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AA3134" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="160" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642E88A8" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
+    <w:p w14:paraId="642E88A8" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRPr="00D70553" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70553">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t> 7</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D70553">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D70553">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tradition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683D7D08" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
@@ -3010,101 +3830,95 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:color="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AAD713A" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t> ANNOUNCEMENTS</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA73C2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ANNOUNCEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADD79A4" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Now is time for announcements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D904B90" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">The first announcement is about sponsorship. I’ll read the first two paragraphs pertaining to “Sponsorship…. On page 13 of the SAA Green Book: One of the most vital aspects of the program is sponsorship. A sponsor is a person in the Fellowship who acts as a guide to working the program of SAA, A fellow addict that we can rely on for support. Ideally a sponsor is abstinent from addictive sexual behavior, has worked the steps, and can teach us what he or she has learned from working the program. We can learn </w:t>
-[...13 lines deleted...]
-        <w:t>ey can suggest when we are not being fully honest with ourselves. Often a sponsor is the person in the fellowship that knows us best.</w:t>
+        <w:t>The first announcement is about sponsorship. I’ll read the first two paragraphs pertaining to “Sponsorship…. On page 13 of the SAA Green Book: One of the most vital aspects of the program is sponsorship. A sponsor is a person in the Fellowship who acts as a guide to working the program of SAA, A fellow addict that we can rely on for support. Ideally a sponsor is abstinent from addictive sexual behavior, has worked the steps, and can teach us what he or she has learned from working the program. We can learn from a sponsor’s experience, struggles, successes, and mistakes. Our sponsor can help explain program fundamentals, such as how to define our sexual sobriety. Most importantly, sponsors guide us through the Twelve Steps. If we feel like acting out, We can call our sponsor to talk about it. A sponsor can hold us accountable for our behavior. If we make a commitment to attend a meeting, our sponsor can note whether we got to the meeting or not. Sponsors can tell us if they think we are at risk for relapse. They can suggest when we are not being fully honest with ourselves. Often a sponsor is the person in the fellowship that knows us best.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AFBBFE" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07CBA93D" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3172,56 +3986,50 @@
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2B2831D9" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Select “Members” in the column on the left and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400D1D83" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -3861,63 +4669,51 @@
         </w:rPr>
         <w:t>7. We will start to see life in terms of growth, change, and transformation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:color="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:color="0070C0"/>
         </w:rPr>
-        <w:t>8. We will have a greater</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> sense of belonging, emotional intimacy and true friendship with others and ourselves.</w:t>
+        <w:t>8. We will have a greater sense of belonging, emotional intimacy and true friendship with others and ourselves.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:color="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:color="0070C0"/>
         </w:rPr>
         <w:t>9. We will learn to express our affection, rather than seek power and control.</w:t>
       </w:r>
@@ -5062,105 +5858,91 @@
         <w:br/>
         <w:t>There is no right or wrong way to give a First Step.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>Any effort you make is legitimate.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>Here are some suggestions, others who have gone before have found helpful.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
-        <w:t>We encourage you to be specific about your b</w:t>
-[...6 lines deleted...]
-        <w:t>ehaviors and to speak from your heart in order for you to be in touch with the pain and reality of your addiction.</w:t>
+        <w:t>We encourage you to be specific about your behaviors and to speak from your heart in order for you to be in touch with the pain and reality of your addiction.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>Try not to bury yourself in shame. Let us hear you, not your addict, speaking.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>The group has a responsibility to be : loving , caring and accepting of you.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>The members will avoid judging you, giving advice to you, or taking care of you.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>If you wish, you may request that no one interrupt you during your presentation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
-        <w:t>However, several members have affirmed that on reflection, such interruptions h</w:t>
-[...6 lines deleted...]
-        <w:t>ave helped to guide them and to make the first Step experience more meaningful.</w:t>
+        <w:t>However, several members have affirmed that on reflection, such interruptions have helped to guide them and to make the first Step experience more meaningful.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Regardless of your choice in this matter, if you have not finished your presentation by then, I will let you know when 15 minutes of your meeting </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>timeremains</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -5180,297 +5962,977 @@
         <w:br/>
         <w:t>For members to Give you feedback about what it was like to share your First Step with you.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>If you do not finish you have more time next week.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>Remember, we are here for you!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
-        <w:t>May God grant you ser</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="13E9A798" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
+        <w:t>May God grant you serenity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C9B77E" w14:textId="77777777" w:rsidR="00DF3D0F" w:rsidRDefault="000A0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>---------------------------------------------------------------------------------------------------</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="05CF3F53" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
+      <w:r w:rsidR="00DF3D0F">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3C7BA9" w14:textId="223F01C4" w:rsidR="00F36D2B" w:rsidRPr="00F36D2B" w:rsidRDefault="00153FFE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="150" w:line="300" w:lineRule="atLeast"/>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Jan 31, 2013 Group conscience to extend meeting to 90 minutes. David from AZ added moderator notes regarding ending meeting before 85 </w:t>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proposed </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2414B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>addition follows</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7669C4DF" w14:textId="77F5DD6C" w:rsidR="007140E1" w:rsidRPr="00F36D2B" w:rsidRDefault="00F36D2B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="150" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00153FFE">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>WEEK</w:t>
+      </w:r>
+      <w:r w:rsidR="00346A29">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:r w:rsidR="009644D5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUGGESTED READING GUIDELINES </w:t>
+      </w:r>
+      <w:r w:rsidR="00346A29">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>FROM THE AA BIG BOOK FOR EACH STEP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40953063" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="150" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43AD809E" w14:textId="0DAEECE7" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Step 1: Physical Allergy: pp. xxv - top 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722C1792" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209124A4" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mental </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>mins</w:t>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Obssession</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...15 lines deleted...]
-    <w:sectPr w:rsidR="001D62A5">
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>: pp. 23 - 43</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3770EE" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F453FF" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Unmanageability/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Spirtiual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Malady: pp. 44, 45, 52</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704728F0" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FA6E14" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Step 2: pp 44-57</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465DEEE0" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA1D9B9" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Step 3: pp. 58 - bottom 63</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082A5997" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBB9EFD" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Step 4: pp. 63 - 71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CF4566" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A62CB3" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Step 5: pp. 72 - 75</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030DB648" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4016A72C" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Step 6: pg. 76</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4018139C" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B5233B" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Step 7: pg. 76</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E158D4A" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDA174A" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Steps 8/9: pp. 76 - 84</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BC4FB2" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4A2307" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Step 10: pp. 84 - 85</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562E8255" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514AD8F6" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Step 11: pp. 85 - 88</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F72264A" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1933C551" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Step 12: Carrying the Message: pp. 89 - 103</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7225857F" w14:textId="77777777" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247F4782" w14:textId="55EBD177" w:rsidR="003F1D25" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practicing Principles in all our affairs: pp. 104 </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023583">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 164</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29483521" w14:textId="77777777" w:rsidR="009A0B7B" w:rsidRDefault="009A0B7B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D38B7C" w14:textId="77777777" w:rsidR="009A0B7B" w:rsidRDefault="009A0B7B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A85189" w14:textId="692BB29C" w:rsidR="009A0B7B" w:rsidRDefault="009A0B7B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007907E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Change </w:t>
+      </w:r>
+      <w:r w:rsidR="007907E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>log:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FAB1A5" w14:textId="77777777" w:rsidR="007907E6" w:rsidRDefault="007907E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>**1/23/26 updated newcomer contacts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167C0D10" w14:textId="020ED69F" w:rsidR="007907E6" w:rsidRDefault="007907E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">**7/16/26 added new suggested reading schedule and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Google Sans" w:hAnsi="Google Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>appendix for week 4  big book step readings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7DBC4A" w14:textId="77777777" w:rsidR="007907E6" w:rsidRDefault="007907E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AD494F" w14:textId="77777777" w:rsidR="007907E6" w:rsidRDefault="007907E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E2413A" w14:textId="77777777" w:rsidR="007907E6" w:rsidRDefault="007907E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D5FF2B" w14:textId="77777777" w:rsidR="007907E6" w:rsidRPr="007907E6" w:rsidRDefault="007907E6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4DE1EC" w14:textId="41E70F22" w:rsidR="003F1D25" w:rsidRPr="00023583" w:rsidRDefault="003F1D25">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:after="150" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003F1D25" w:rsidRPr="00023583">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1008" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="318D25D0" w14:textId="77777777" w:rsidR="00D23592" w:rsidRDefault="00D23592">
+    <w:p w14:paraId="56AEE179" w14:textId="77777777" w:rsidR="00906404" w:rsidRDefault="00906404">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="360FEC3A" w14:textId="77777777" w:rsidR="00D23592" w:rsidRDefault="00D23592">
+    <w:p w14:paraId="1CF70F4C" w14:textId="77777777" w:rsidR="00906404" w:rsidRDefault="00906404">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Carlito">
-    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Google Sans">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CB49095" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9340"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00CD5561">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67F5498B" w14:textId="77777777" w:rsidR="00D23592" w:rsidRDefault="00D23592">
+    <w:p w14:paraId="2B411DD3" w14:textId="77777777" w:rsidR="00906404" w:rsidRDefault="00906404">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="242C55D6" w14:textId="77777777" w:rsidR="00D23592" w:rsidRDefault="00D23592">
+    <w:p w14:paraId="3DC5C5C9" w14:textId="77777777" w:rsidR="00906404" w:rsidRDefault="00906404">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E49591F" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="000A0B06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9340"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="apple-style-span"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                                                                     </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C73AE86" w14:textId="77777777" w:rsidR="001D62A5" w:rsidRDefault="001D62A5">
     <w:pPr>
       <w:pStyle w:val="HeaderFooter"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18DF46BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DC03EA4"/>
     <w:numStyleLink w:val="ImportedStyle1"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A4842D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DC03EA4"/>
     <w:styleLink w:val="ImportedStyle1"/>
     <w:lvl w:ilvl="0" w:tplc="95D82A7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
@@ -5682,100 +7144,266 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="313"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="614029C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDCEAB2E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="441" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1161" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1881" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2601" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3321" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4041" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4761" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5481" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6201" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="872380778">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="876432962">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1191184110">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="web"/>
-  <w:zoom w:percent="63"/>
+  <w:zoom w:percent="75"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D62A5"/>
+    <w:rsid w:val="000073E7"/>
+    <w:rsid w:val="0001512A"/>
+    <w:rsid w:val="00023583"/>
     <w:rsid w:val="000A0B06"/>
+    <w:rsid w:val="000E1777"/>
+    <w:rsid w:val="000E475C"/>
+    <w:rsid w:val="00136E0E"/>
+    <w:rsid w:val="0014696A"/>
+    <w:rsid w:val="00153FFE"/>
     <w:rsid w:val="0017389B"/>
+    <w:rsid w:val="001922B4"/>
+    <w:rsid w:val="001A4723"/>
+    <w:rsid w:val="001C5F6D"/>
     <w:rsid w:val="001D62A5"/>
+    <w:rsid w:val="0023773B"/>
+    <w:rsid w:val="00293B47"/>
+    <w:rsid w:val="002A368F"/>
+    <w:rsid w:val="003016F9"/>
+    <w:rsid w:val="00304944"/>
+    <w:rsid w:val="00326215"/>
+    <w:rsid w:val="00346A29"/>
+    <w:rsid w:val="003726E6"/>
+    <w:rsid w:val="00386B84"/>
     <w:rsid w:val="003D77AD"/>
+    <w:rsid w:val="003F1D25"/>
+    <w:rsid w:val="00411297"/>
+    <w:rsid w:val="00444B0E"/>
+    <w:rsid w:val="00457B17"/>
+    <w:rsid w:val="004B3861"/>
+    <w:rsid w:val="004E375F"/>
+    <w:rsid w:val="004E4EB0"/>
+    <w:rsid w:val="00551493"/>
+    <w:rsid w:val="0055391E"/>
     <w:rsid w:val="0062188A"/>
+    <w:rsid w:val="00625E5E"/>
+    <w:rsid w:val="00664920"/>
+    <w:rsid w:val="00692555"/>
+    <w:rsid w:val="007140E1"/>
+    <w:rsid w:val="00732390"/>
+    <w:rsid w:val="00771BAE"/>
+    <w:rsid w:val="007907E6"/>
     <w:rsid w:val="007E1CB5"/>
+    <w:rsid w:val="007E22F3"/>
     <w:rsid w:val="00865C44"/>
+    <w:rsid w:val="008A7C75"/>
+    <w:rsid w:val="00906404"/>
+    <w:rsid w:val="00910959"/>
+    <w:rsid w:val="0091176D"/>
+    <w:rsid w:val="009644D5"/>
+    <w:rsid w:val="00993A6A"/>
+    <w:rsid w:val="0099661F"/>
     <w:rsid w:val="00996932"/>
+    <w:rsid w:val="00997F7B"/>
+    <w:rsid w:val="009A0B7B"/>
+    <w:rsid w:val="009A0B9D"/>
+    <w:rsid w:val="009A3F61"/>
+    <w:rsid w:val="009E506D"/>
+    <w:rsid w:val="00A201D4"/>
+    <w:rsid w:val="00A231C0"/>
     <w:rsid w:val="00A74006"/>
+    <w:rsid w:val="00AD25ED"/>
+    <w:rsid w:val="00B04715"/>
+    <w:rsid w:val="00B441C4"/>
+    <w:rsid w:val="00B95A02"/>
     <w:rsid w:val="00BB4E56"/>
+    <w:rsid w:val="00BF17F5"/>
+    <w:rsid w:val="00C03BE2"/>
+    <w:rsid w:val="00C14E3B"/>
+    <w:rsid w:val="00C64488"/>
+    <w:rsid w:val="00CA73C2"/>
+    <w:rsid w:val="00CD4858"/>
     <w:rsid w:val="00CD5561"/>
     <w:rsid w:val="00CE65B1"/>
     <w:rsid w:val="00D23592"/>
+    <w:rsid w:val="00D70553"/>
+    <w:rsid w:val="00D81674"/>
+    <w:rsid w:val="00DD59EB"/>
+    <w:rsid w:val="00DF3D0F"/>
+    <w:rsid w:val="00E2414B"/>
+    <w:rsid w:val="00E90BE3"/>
+    <w:rsid w:val="00EF0972"/>
+    <w:rsid w:val="00EF6B1C"/>
+    <w:rsid w:val="00F36D2B"/>
+    <w:rsid w:val="00F578B4"/>
+    <w:rsid w:val="00F672EA"/>
+    <w:rsid w:val="00F71110"/>
+    <w:rsid w:val="00FA15CD"/>
     <w:rsid w:val="00FA5D49"/>
+    <w:rsid w:val="00FE15DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0ADD7EC3"/>
@@ -6269,50 +7897,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
     <w:name w:val="apple-style-span"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
@@ -7491,65 +9120,65 @@
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2993</Words>
-  <Characters>17062</Characters>
+  <Words>3178</Words>
+  <Characters>18121</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20015</CharactersWithSpaces>
+  <CharactersWithSpaces>21257</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ken Eikmeier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>