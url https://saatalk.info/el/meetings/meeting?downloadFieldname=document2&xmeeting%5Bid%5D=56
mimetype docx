--- v0 (2026-06-13)
+++ v1 (2026-08-19)
@@ -19,51 +19,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Saturday Evening Women’s Telemeeting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revised June 6, 2026 </w:t>
+        <w:t xml:space="preserve">Revised August 8, 2026 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Good evening and welcome!  This is a closed, 18 years of age and older, women’s only telemeeting of Sex Addicts Anonymous.  If you have a desire to stop your addictive sexual behavior, you are in the right place. My name is __________, I am a sex addict and your trusted servant for today.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
@@ -196,80 +196,80 @@
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Now let’s go around for introductions</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  It is the custom of this group to share your first name only, where you are from, how you are feeling, 1-3 inner circle behaviors, and your current length of sobriety from these behaviors.  My name is ________, I am a sex addict from_________.  I am feeling______. My inner circle behaviors are_______ and I have ______ years/ months/ days free from my inner circle behaviors.</w:t>
+        <w:t xml:space="preserve">.  It is the custom of this group to share your first name only, where you are from, how you are feeling, 1-3 outer circle behaviors, and your current length of sobriety from your inner circle behaviors.  My name is ________, I am a sex addict from_________.  I am feeling______. My outer circle behaviors are_______ and I have ______ years/ months/ days free from my inner circle behaviors.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">In regards to literature: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The literature we use for this meeting can be obtained from the ISO of SAA at PO Box 70949, Houston Texas, 77270 or by phone at 1-800-477-8191 or the internet at </w:t>
+        <w:t xml:space="preserve">The SAA literature we use for this meeting can be obtained from the ISO of SAA at PO Box 70949, Houston Texas, 77270 or by phone at 1-800-477-8191 or the internet at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="0563c1"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">www.saa-recovery.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -330,743 +330,923 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding sponsorship:  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> We, as a group, believe that completing step work with a sponsor is an integral part of gaining and maintaining sexual sobriety.  If you do not have a sponsor, or have questions about what a sponsor is, please talk with someone after the meeting.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5760"/>
+          <w:tab w:val="left" w:leader="none" w:pos="6480"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7200"/>
+          <w:tab w:val="left" w:leader="none" w:pos="7920"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8640"/>
+        </w:tabs>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The solution:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this meeting we stay focused on the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">solution</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as presented in the 12 steps and 12 Traditions of SAA. We read from SAA and AA literature. You are invited to share your insight and knowledge regarding the solution as it is presented in the reading. We consider all else to be an outside issue. If you have things to discuss other than the solution, please share them with your sponsor, call one of the women who share their phone number after the meeting, or join us for fellowship where these issues can be brought up. Please be aware that if your share becomes graphic or potentially triggering, you will be interrupted and reminded of our focus on the solution in this meeting. This is not meant to shame or offend anyone. We have simply found that this is best to keep the meeting safe for everyone. Should you be interrupted, please know that we are glad you are here, and you are welcome and encouraged to stay through the meeting. There will be fellowship after the meeting where these things can be discussed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a Topic meeting of SAA</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Now it is time to read from SAA and AA literature. We will start with the Meditation of the day from our meditation book, Voices of Recovery. (It can be found on-line at </w:t>
+        <w:t xml:space="preserve">.  Now it is time to read from SAA and AA literature. We will start with the Meditation of the day from our meditation book, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voices of Recovery</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (It can be found on-line at </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">saa-recovery.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under the Literature tab. I will read. (After the reading is complete): Now the meeting is open for discussion.  You may comment on the material that was just read.  Who would like to begin?</w:t>
-[...30 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> under the Literature tab). I will read. (After the reading is complete): Now the meeting is open for discussion.  You may comment on the material that was just read.  Who would like to begin?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">(If sharing slows) Our last reading is from the AA Meditation book, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">24 Hours a Day. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(After the sharing slows) We will read next from the </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAA Tools of Recovery</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pamphlet. (Go in order from front to back then start over) The tool for today is________, on page. Can someone read this tool?   Now the meeting is open for discussion.  You may comment on the material that was just read or comment on the first reading. Who would like to begin?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(If sharing slows) Our next reading is from the AA Meditation book, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daily Reflections. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It can be found at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.hazeldenbettyford.org/thought-for-the-day</w:t>
+          <w:t xml:space="preserve">aa.org/daily-reflections</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Can someone read this last reading for us today? Who would like to share on this or any of the readings now? </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> Tradition, which states that “every SAA group ought to be fully self-supporting, declining outside contributions.”  We have no dues or fees, but our International Service Organization, does have expenses.  Contributions can be mailed to: ISO of SAA, PO Box 70949, Houston, TX 77270 or by phone: 1-800-477-8191 or the internet at </w:t>
+        <w:t xml:space="preserve">.  Can someone read this reading for us today? Who would like to share on this or any of the readings so far? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(If sharing again slows) Our last reading is from the AA book, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As Bill Sees It(</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reading from front to back). It can be found for free at </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:color w:val="0563c1"/>
+            <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">www.saa-recovery.org</w:t>
+          <w:t xml:space="preserve">pleasanthillaa.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-      </w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">It is the group conscience of this meeting that you help us all feel safe.  We are a closed women’s only telemeeting of SAA. In order to access this meeting, new members are required to speak to one of our meeting contacts.  Our meeting contact information can be found at </w:t>
+        <w:t xml:space="preserve">. Under the Resources tab.  Is there someone that can read this last reading for us this evening. Who would like to share now on this reading or any of the readings?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At approximately 5 minutes before the hour: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is now time for the 7</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">th</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tradition, which states that “every SAA group ought to be fully self-supporting, declining outside contributions.”  We have no dues or fees, but our International Service Organization does have expenses.  Information on all the ways to contribute can be found online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="0563c1"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">www.saa-recovery.org</w:t>
+          <w:t xml:space="preserve">saa-recovery.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve"> under the Contribute tab. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the group conscience of this meeting that you help us all feel safe.  We are a closed women’s only telemeeting of SAA. In order to access this meeting, new members are required to speak to one of our meeting contacts.  Our meeting contact information can be found at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="0563c1"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">saa-recovery.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">.  Please do not give out this phone number and pass code to ANYONE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Our Business Meeting is held on the last Saturday of the month, after the regular meeting. (NOTE TO TS: on the last Saturday encourage people to stay on the line for the business meeting)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any SAA related announcements?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone please read the last paragraph of “</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Steps Are the Spiritual Solution</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">” starting with the last line on page 99.  </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+        <w:t xml:space="preserve">” starting with the last line on page 99 in the SAA Green Book and finishing on page 100..  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Let us close with the WE version of the Serenity Prayer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">God, grant us, the serenity, to accept the things we cannot change, the courage to change the things we can and the wisdom to know the difference. Keep Coming Back. It works if you work it!! So work it!! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If there are newcomers, please get something to write with, because the phone line is now open to exchange phone numbers.  My name is ______, I am in _________, My number is___________, (is it safe or private etc?)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">IF NO BUSINESS MEETING: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The phone line is now open for fellowship.   Please state your first name before your share and say “I pass” after so we can thank you.  If we have any newcomers, now is a great time to ask questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Thank you for allowing me to be of service.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">IF BUSINESS MEETING:  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> If we have any newcomers, we can take a minute to answer a quick question you might have.  You will have more time to ask questions after the business meeting as well. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
-[...99 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">BUSINESS MEETING:  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Welcome to the Saturday Evening Women’s Telemeeting Business Meeting.  My name is ____, I am a sex addict and your trusted servant for this meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Would someone read </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">THE 12 TRADITIONS</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> found on page 77 in the SAA green book?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">In keeping with our traditions, do we have any old business to discuss?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Do we have any new business to discuss?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">*Ask for a new Trusted Servant- 30 days sobriety suggested</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If any meeting format change occurs, please update that information at saatalk.info  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Please help me close this meeting with the Serenity Prayer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The phone line is now open for fellowship.   Please state your first name before your share and say “I pass” after so we can thank you.  If we have any newcomers, now is a great time to ask questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Thank you for allowing me to be of service.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="720" w:left="720" w:right="720" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
 </w:fonts>
 </file>
 
@@ -1234,51 +1414,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hazeldenbettyford.org/thought-for-the-day" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saa-recovery.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grace@saa-women.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pleasanthillaa.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aa.org/daily-reflections" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://saa-recovery.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grace@saa-women.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1563,37 +1743,37 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mikCiq7ULiFFmAvWCiy1pW9fyEBww==">CgMxLjA4AHIhMWVOenlrenJHcVRZQzNOZnFoNXRaTGxvQUo4RmNVYVBE</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjdEm5c2xw87Blc6Ch5n5rbVEbp0Q==">CgMxLjA4AHIhMUFLTzU4UXhkTThpZ1NPYTZQMndDMEc4NXB0QlJRS0JS</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>