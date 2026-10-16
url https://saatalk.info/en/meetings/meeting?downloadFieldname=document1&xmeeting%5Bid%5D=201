--- v0 (2026-05-24)
+++ v1 (2026-10-16)
@@ -1,90 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="2A2A3559" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
+    <w:p w14:paraId="00000001" w14:textId="0F311DA6" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Script for the 615am Central SAA Daily Call</w:t>
       </w:r>
       <w:r w:rsidR="00EF0E2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF0E2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF0E2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Revised: July 2022</w:t>
+        <w:t xml:space="preserve">Revised: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>August 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="003F1513">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -109,92 +117,144 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Welcome to the 615am Central SAA Daily Call.  This meeting is open to anyone who desires to stop their compulsive sexual behaviors, there are no other requirements. We take turns answering three questions.  Our experience is that it is possible to be brief and still share in a way that is honest and meaningful and to commit to what it takes to stay sober just for today.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="003F1513">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">We respectfully ask that all participants refrain from using either profanity or explicit sexual descriptions. We also ask that participants please remember to mute your phones when you’re not speaking.  If your phone does not have the mute feature, you may *6 to mute and *6 to unmute.  Finally, </w:t>
+    <w:p w14:paraId="00000007" w14:textId="3D7C2600" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We respectfully ask that all participants refrain from using either profanity or explicit sexual descriptions. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B117EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neither the giving of advice nor commenting on another’s share are allowed during our meeting. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We also ask that participants please remember to mute your phones when you’re not speaking.  If your phone does not have the mute feature, you may *6 to mute and *6 to unmute.  Finally, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if at all possible</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, as a courtesy to others and to keep the meeting flowing, please write down the names of the person who comes before and after you in the lineup. So far we have, on the call</w:t>
+        <w:t xml:space="preserve">, as a courtesy to others and to keep the meeting flowing, please write down the names of the person who comes before and after you in the lineup. So </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>far</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the call</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>...(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trusted servant lists all in order, starting with self. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DO NOT ASK FOR ANY NEW ARRIVALS AT THIS TIME.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -497,51 +557,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Question 2:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Is there anything in the past 24 hours or anything in the upcoming 24 hours that endangers your sobriety, and what solutions can you use to overcome temptations or handle life today?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -802,51 +861,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Now is time for announcements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="003F1513">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
+    <w:p w14:paraId="00000021" w14:textId="671C67EA" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A reminder on the 7th Tradition. The Seventh Tradition in the 12 &amp; 12 states that "every group ought to be fully self-supporting, declining outside contributions." 12-step meetings around the world pass a basket to receive donations that are used to support recovery.  Because that is not possible in our </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>telemeeting</w:t>
       </w:r>
@@ -889,51 +948,67 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by sending it to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telemeeting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Intergroup PO Box 782 Black Mountain, NC 28711.</w:t>
+        <w:t xml:space="preserve"> Intergroup PO Box </w:t>
+      </w:r>
+      <w:r w:rsidR="00B117EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>152334, San Diego, Ca., 92195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1147,51 +1222,50 @@
     <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="003F1513">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>After announcements are complete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="003F1513">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1249,69 +1323,51 @@
     <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="003F1513">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">God, I offer myself to thee, to build with me and to do with me as thou wilt. Relieve me of the bondage of self that I may better do thy will. Take away my difficulties as victory over them may bear witness to those I would help of thy power, thy </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and thy way of life. May I do thy will always. Amen.</w:t>
+        <w:t>God, I offer myself to thee, to build with me and to do with me as thou wilt. Relieve me of the bondage of self that I may better do thy will. Take away my difficulties as victory over them may bear witness to those I would help of thy power, thy love and thy way of life. May I do thy will always. Amen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="003F1513">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="003F1513" w:rsidRDefault="00554BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1473,134 +1529,139 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pardon my interrupting your share, by group conscience this meeting is a check-in meeting, which means our shares are brief and focused on each of the questions asked</w:t>
       </w:r>
       <w:r w:rsidR="00EF0E2B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003F1513">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="192"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F1513"/>
+    <w:rsid w:val="00072EBF"/>
     <w:rsid w:val="0021594E"/>
     <w:rsid w:val="003F1513"/>
     <w:rsid w:val="00554BB2"/>
+    <w:rsid w:val="009F6ED7"/>
+    <w:rsid w:val="00AB1ED6"/>
+    <w:rsid w:val="00B117EE"/>
     <w:rsid w:val="00BA33FE"/>
     <w:rsid w:val="00EF0E2B"/>
+    <w:rsid w:val="00F558D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F87A466"/>
   <w15:docId w15:val="{FDC9C7F9-DC40-4F52-A34E-101D29D007A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2160,51 +2221,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saa-recovery.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2441,61 +2502,62 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg5ZbTwkcVsujelb+FkbEVSiojyRQ==">AMUW2mVAi3tShGxABV9YgctvubudzDvuBnLIYtMsw5pnjIHYMEP80/0/6cuH7LYhXMvnA3d/rQ+Fo4fZUhK34fcTEkm36xCKgX/8+M/UWC28MZPmLdTxahg=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1063</Words>
-  <Characters>6061</Characters>
+  <Words>1077</Words>
+  <Characters>6144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7110</CharactersWithSpaces>
+  <CharactersWithSpaces>7207</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Main Office</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>